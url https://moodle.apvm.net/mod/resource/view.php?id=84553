--- v0 (2025-10-20)
+++ v1 (2026-06-22)
@@ -1,355 +1,384 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001C7744" w:rsidRDefault="00B277C4" w:rsidP="00B277C4">
+    <w:p w14:paraId="32956482" w14:textId="0E739BC9" w:rsidR="001C7744" w:rsidRDefault="00B277C4" w:rsidP="00B277C4">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3295653C" wp14:editId="3742884C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>137160</wp:posOffset>
+              <wp:posOffset>137795</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-175260</wp:posOffset>
+              <wp:posOffset>-176530</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1176655" cy="560705"/>
-            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:extent cx="1038225" cy="494665"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="635"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="350" y="0"/>
-[...5 lines deleted...]
-                <wp:lineTo x="21332" y="0"/>
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="13309"/>
+                <wp:lineTo x="4756" y="14973"/>
+                <wp:lineTo x="4756" y="20796"/>
+                <wp:lineTo x="14268" y="20796"/>
+                <wp:lineTo x="19420" y="18300"/>
+                <wp:lineTo x="19024" y="14141"/>
+                <wp:lineTo x="21402" y="13309"/>
+                <wp:lineTo x="21402" y="0"/>
                 <wp:lineTo x="11890" y="0"/>
-                <wp:lineTo x="350" y="0"/>
+                <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1" name="Imagem 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1176655" cy="560705"/>
+                      <a:ext cx="1038225" cy="494665"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3295653E" wp14:editId="3295653F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>8199120</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-175260</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1408430" cy="311150"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="19837"/>
                 <wp:lineTo x="1753" y="19837"/>
                 <wp:lineTo x="8472" y="19837"/>
                 <wp:lineTo x="21327" y="18514"/>
                 <wp:lineTo x="21327" y="0"/>
                 <wp:lineTo x="12563" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="4" name="Imagem 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1408430" cy="311150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00E92CE9" w:rsidRPr="00280AE6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Calendário</w:t>
       </w:r>
-      <w:r w:rsidR="00B32044">
+      <w:r w:rsidR="00D418FC" w:rsidRPr="00280AE6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00CC6C58" w:rsidRPr="00280AE6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Provas</w:t>
       </w:r>
       <w:r w:rsidR="00D418FC" w:rsidRPr="00280AE6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Equivalência à Frequência</w:t>
       </w:r>
-      <w:r w:rsidR="00B32044">
+      <w:r w:rsidR="00CC6C58" w:rsidRPr="00280AE6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA0152" w:rsidRPr="00280AE6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3º Ciclo</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00004BC3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0152" w:rsidRPr="00280AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>º Ciclo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32956483" w14:textId="77777777" w:rsidR="00B277C4" w:rsidRDefault="00B277C4" w:rsidP="00B277C4">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B277C4" w:rsidRPr="00B277C4" w:rsidRDefault="00B277C4" w:rsidP="00B277C4">
+    <w:p w14:paraId="32956484" w14:textId="77777777" w:rsidR="00B277C4" w:rsidRPr="00B277C4" w:rsidRDefault="00B277C4" w:rsidP="00B277C4">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002C763B" w:rsidRPr="004056E5" w:rsidRDefault="00D418FC" w:rsidP="002C763B">
+    <w:p w14:paraId="32956485" w14:textId="20A4ED8A" w:rsidR="002C763B" w:rsidRPr="004056E5" w:rsidRDefault="00D418FC" w:rsidP="002C763B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004056E5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">1ª </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004056E5">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00893403">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>fase</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="004056E5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve">ª fase – </w:t>
       </w:r>
       <w:r w:rsidR="0083566A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00987790">
+      <w:r w:rsidR="00FD7AE5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00954E59" w:rsidRPr="004056E5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidRPr="004056E5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ju</w:t>
       </w:r>
       <w:r w:rsidR="000B0871">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
@@ -357,5410 +386,4466 @@
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="004056E5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ho </w:t>
       </w:r>
       <w:r w:rsidR="00954E59" w:rsidRPr="004056E5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00F26730">
+      <w:r w:rsidR="00FD7AE5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>7 de jul</w:t>
+        <w:t>26 de jun</w:t>
       </w:r>
       <w:r w:rsidR="008863F5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ho </w:t>
       </w:r>
       <w:r w:rsidRPr="004056E5">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>de 20</w:t>
       </w:r>
       <w:r w:rsidR="0062414C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00665AEC">
+      <w:r w:rsidR="00C95ACC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C763B" w:rsidRPr="004056E5">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00071163">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="005647EE" w:rsidRPr="004056E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrelha"/>
+        <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="310"/>
         <w:tblW w:w="15417" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1561"/>
-        <w:gridCol w:w="1666"/>
+        <w:gridCol w:w="2800"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="1559"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003679BF" w:rsidTr="00B32044">
+      <w:tr w:rsidR="00FD7AE5" w14:paraId="32956493" w14:textId="77777777" w:rsidTr="00FD7AE5">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRPr="0045591F" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...13 lines deleted...]
-            <w:tcW w:w="1666" w:type="dxa"/>
+          <w:p w14:paraId="32956486" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0045591F" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...106 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="32956487" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956488" w14:textId="042C2F23" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="32956489" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295648A" w14:textId="438A0DD4" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="3295648B" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295648C" w14:textId="22415C81" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...430 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="3295648D" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295648E" w14:textId="40867636" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...72 lines deleted...]
-            <w:tcW w:w="1701" w:type="dxa"/>
+          <w:p w14:paraId="3295648F" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956490" w14:textId="0171DC0C" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...105 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="32956491" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>24 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956492" w14:textId="08137774" w:rsidR="00FD7AE5" w:rsidRPr="0007631C" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003679BF" w:rsidTr="00B32044">
+      <w:tr w:rsidR="00FD7AE5" w14:paraId="329564AF" w14:textId="77777777" w:rsidTr="00FD7AE5">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRPr="0045591F" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="32956494" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="0045591F" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidRPr="0045591F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.30h</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...26 lines deleted...]
-            <w:tcW w:w="1666" w:type="dxa"/>
+          <w:p w14:paraId="32956495" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32956496" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...1 lines deleted...]
-              <w:pStyle w:val="Cabealho"/>
+          <w:p w14:paraId="32956497" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Português (prova nacional 91)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956498" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2 turnos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956499" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00DF729A" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PLNM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295649A" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(prova </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nacional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 93/94</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295649B" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3295649C" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PLNM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295649D" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(prova </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DF729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3295649E" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD7AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ciências Naturais</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295649F" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD7AE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(prova escrita e prática)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564A0" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564A1" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>História</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00E92CE9" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564A2" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00E92CE9" w:rsidRDefault="00E03A0E" w:rsidP="00E03A0E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00E92CE9" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...1 lines deleted...]
-              <w:pStyle w:val="Cabealho"/>
+          <w:p w14:paraId="329564A3" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B32044" w:rsidRDefault="00B32044" w:rsidP="00F26730">
+          <w:p w14:paraId="329564A4" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matemática </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Matemática (prova nacional-92)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564A5" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(prova nacional </w:t>
-[...56 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:t>2 turnos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00DF729A" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...1 lines deleted...]
-              <w:pStyle w:val="Cabealho"/>
+          <w:p w14:paraId="329564A6" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00E03A0E">
+            <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00357465">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Físic</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Ed.</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357465">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>-Química</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564A7" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00E03A0E" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Visual</w:t>
-[...64 lines deleted...]
-              </w:rPr>
               <w:t>(prova escrita e prática)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00B15987" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...239 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="329564A8" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564A9" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Espanhol</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00E92CE9" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564AA" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564AB" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564AC" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Francês</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00E92CE9" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564AD" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00E92CE9" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+            <w:r w:rsidRPr="0034605F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564AE" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00E92CE9" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003679BF" w:rsidTr="00B32044">
+      <w:tr w:rsidR="00FD7AE5" w14:paraId="329564BC" w14:textId="77777777" w:rsidTr="00FD7AE5">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...14 lines deleted...]
-            <w:tcW w:w="1666" w:type="dxa"/>
+          <w:p w14:paraId="329564B0" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2800" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564B1" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564B2" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564B3" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...14 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+          <w:p w14:paraId="329564B4" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...39 lines deleted...]
-          <w:p w:rsidR="003679BF" w:rsidRPr="00DF729A" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564B5" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00DF729A" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B32044" w:rsidRDefault="00B32044" w:rsidP="00B32044">
-[...9 lines deleted...]
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564B6" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329564B7" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329564B8" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Espanhol</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564B9" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0034605F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova oral)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564BA" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Francês</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00DF729A" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564BB" w14:textId="77777777" w:rsidR="00FD7AE5" w:rsidRPr="00DF729A" w:rsidRDefault="00FD7AE5" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0034605F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova oral)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003679BF" w:rsidTr="00B32044">
+      <w:tr w:rsidR="00F15DB6" w14:paraId="329564CD" w14:textId="77777777" w:rsidTr="00014B30">
         <w:trPr>
           <w:trHeight w:val="392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564BD" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="0045591F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1666" w:type="dxa"/>
+            <w:tcW w:w="2800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564BE" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00DC6157" w:rsidP="00DC6157">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Português (prova oral*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564BF" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRPr="00DF729A" w:rsidRDefault="00F15DB6" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ed. Visual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564C0" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRPr="00DF729A" w:rsidRDefault="00F15DB6" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(prova prática)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564C1" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>TIC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564C2" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00E03A0E">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564C3" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00DF729A" w:rsidRDefault="003679BF" w:rsidP="00F26730">
-[...111 lines deleted...]
-          <w:p w:rsidR="003679BF" w:rsidRPr="008863F5" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564C4" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329564C5" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRPr="008863F5" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2976" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00F26730">
+          <w:p w14:paraId="329564C6" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564C7" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(prova oral)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564C8" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRPr="00DF729A" w:rsidRDefault="00F15DB6" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564C9" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329564CA" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OFA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564CB" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(prova prática</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564CC" w14:textId="77777777" w:rsidR="00F15DB6" w:rsidRDefault="00F15DB6" w:rsidP="00FD7AE5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D418FC" w:rsidRPr="00280AE6" w:rsidRDefault="00D418FC" w:rsidP="002C763B">
+    <w:p w14:paraId="329564CE" w14:textId="77777777" w:rsidR="00D418FC" w:rsidRPr="00280AE6" w:rsidRDefault="00D418FC" w:rsidP="002C763B">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrelha"/>
+        <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="50"/>
-        <w:tblW w:w="8613" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblW w:w="6770" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1842"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003679BF" w:rsidTr="003679BF">
+      <w:tr w:rsidR="00E03A0E" w14:paraId="329564D6" w14:textId="77777777" w:rsidTr="00E03A0E">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+          <w:p w14:paraId="329564CF" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
-[...219 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="329564D0" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="0007631C" w:rsidRDefault="00E03A0E" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564D1" w14:textId="6DDA4E5E" w:rsidR="00E03A0E" w:rsidRPr="0007631C" w:rsidRDefault="00E03A0E" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
-[...94 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="329564D2" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="0007631C" w:rsidRDefault="00E03A0E" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564D3" w14:textId="6AFD5E73" w:rsidR="00E03A0E" w:rsidRPr="0007631C" w:rsidRDefault="00E03A0E" w:rsidP="00FD7AE5">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
-[...85 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="329564D4" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="0007631C" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>30 de junho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564D5" w14:textId="151D5266" w:rsidR="00E03A0E" w:rsidRPr="0007631C" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003679BF" w:rsidTr="003679BF">
+      <w:tr w:rsidR="00E03A0E" w14:paraId="329564E1" w14:textId="77777777" w:rsidTr="00E03A0E">
         <w:trPr>
           <w:trHeight w:val="653"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRPr="0045591F" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+          <w:p w14:paraId="329564D7" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="0045591F" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>09</w:t>
             </w:r>
             <w:r w:rsidRPr="0045591F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="329564D8" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00DF729A" w:rsidRDefault="00E03A0E" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00357465">
-[...7 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564D9" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00E03A0E">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...11 lines deleted...]
-          <w:p w:rsidR="003679BF" w:rsidRPr="00E92CE9" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+              <w:t>Geografia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564DA" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00E92CE9" w:rsidRDefault="00E03A0E" w:rsidP="00E03A0E">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(prova escrita e prática)</w:t>
-[...59 lines deleted...]
-              </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="0045591F" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
-[...1 lines deleted...]
-              <w:pStyle w:val="Cabealho"/>
+          <w:p w14:paraId="329564DB" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00E92CE9" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564DC" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00DF729A" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inglês</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329564DD" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="0045591F" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...36 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(prova escrita) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
-[...11 lines deleted...]
-          <w:p w:rsidR="003679BF" w:rsidRPr="00DF729A" w:rsidRDefault="003679BF" w:rsidP="008863F5">
+          <w:p w14:paraId="329564DE" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="329564DF" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00DF729A" w:rsidRDefault="00E03A0E" w:rsidP="008863F5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ed. Física</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00E92CE9" w:rsidRDefault="003679BF" w:rsidP="008863F5">
+          <w:p w14:paraId="329564E0" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00E92CE9" w:rsidRDefault="00E03A0E" w:rsidP="008863F5">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova prática)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003679BF" w:rsidTr="003679BF">
+      <w:tr w:rsidR="00E03A0E" w14:paraId="329564E8" w14:textId="77777777" w:rsidTr="00E03A0E">
         <w:trPr>
           <w:trHeight w:val="652"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+          <w:p w14:paraId="329564E2" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:pStyle w:val="Cabealho"/>
+          </w:tcPr>
+          <w:p w14:paraId="329564E3" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00357465" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+            <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00DF729A" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+          <w:p w14:paraId="329564E4" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00DF729A" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inglês</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+          <w:p w14:paraId="329564E5" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova oral)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003679BF" w:rsidRPr="00DF729A" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+          <w:p w14:paraId="329564E6" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRPr="00DF729A" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
-[...154 lines deleted...]
-          <w:p w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+          <w:p w14:paraId="329564E7" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0083566A" w:rsidRDefault="0083566A" w:rsidP="00FA0152">
+    <w:p w14:paraId="329564E9" w14:textId="77777777" w:rsidR="0083566A" w:rsidRDefault="00F32B85" w:rsidP="00FA0152">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...204 lines deleted...]
-        <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="670" w:y="10"/>
+      <w:r w:rsidRPr="0034605F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329564EA" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0045591F" w:rsidRPr="008B1EAC" w:rsidRDefault="008B1EAC" w:rsidP="004F11B4">
+    <w:p w14:paraId="329564EB" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564EC" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564ED" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564EE" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564EF" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F0" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F1" w14:textId="77777777" w:rsidR="00E03A0E" w:rsidRDefault="00E03A0E" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F2" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F3" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRDefault="00C95ACC" w:rsidP="00C95ACC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004056E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afixação de pautas: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004056E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">julho / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004056E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afixação dos resultados </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>dos processos de reapreciação: 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004056E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de agosto </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329564F4" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F5" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F6" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="00C95ACC" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>*Só alunos autopropostos e/ou retidos por faltas / Decorrem 30 minutos após o término da prova escrita</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="329564F7" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F8" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564F9" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564FA" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564FB" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564FC" w14:textId="77777777" w:rsidR="003679BF" w:rsidRDefault="003679BF" w:rsidP="00280AE6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564FD" w14:textId="77777777" w:rsidR="00DF5197" w:rsidRPr="00C95ACC" w:rsidRDefault="00DF5197" w:rsidP="008B1EAC">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:framePr w:hSpace="141" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="670" w:y="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564FE" w14:textId="77777777" w:rsidR="008863F5" w:rsidRDefault="008863F5" w:rsidP="004F11B4">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="329564FF" w14:textId="20EEC6D5" w:rsidR="0045591F" w:rsidRPr="008B1EAC" w:rsidRDefault="008B1EAC" w:rsidP="004F11B4">
       <w:pPr>
         <w:pStyle w:val="Cabealho"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008B1EAC">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00004BC3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>fase</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F26730">
+        <w:t xml:space="preserve">ª fase – </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95ACC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> a 2</w:t>
       </w:r>
-      <w:r w:rsidR="00F26730">
+      <w:r w:rsidR="00C95ACC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> de julho de 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B277C4">
+      <w:r w:rsidR="00C95ACC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008B1EAC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrelha"/>
+        <w:tblStyle w:val="TabelacomGrelha"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="159"/>
         <w:tblW w:w="15417" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1142"/>
         <w:gridCol w:w="2039"/>
         <w:gridCol w:w="1889"/>
         <w:gridCol w:w="2189"/>
         <w:gridCol w:w="2040"/>
         <w:gridCol w:w="2039"/>
         <w:gridCol w:w="2039"/>
         <w:gridCol w:w="2040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083566A" w:rsidTr="0083566A">
+      <w:tr w:rsidR="0083566A" w14:paraId="3295650F" w14:textId="77777777" w:rsidTr="0083566A">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRDefault="0083566A" w:rsidP="0083566A">
+          <w:p w14:paraId="32956500" w14:textId="77777777" w:rsidR="0083566A" w:rsidRDefault="0083566A" w:rsidP="0083566A">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRPr="000E5618" w:rsidRDefault="00B277C4" w:rsidP="0083566A">
-[...95 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="32956501" w14:textId="77777777" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de julho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956502" w14:textId="034EA091" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRPr="000E5618" w:rsidRDefault="00B277C4" w:rsidP="0083566A">
-[...95 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="32956503" w14:textId="77777777" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de julho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956504" w14:textId="2BD0967F" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00693933" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRPr="000E5618" w:rsidRDefault="00B277C4" w:rsidP="0083566A">
-[...95 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w14:paraId="32956505" w14:textId="77777777" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de julho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956506" w14:textId="153A9D13" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRPr="000E5618" w:rsidRDefault="0083566A" w:rsidP="0083566A">
-[...19 lines deleted...]
-            <w:r w:rsidR="00B277C4">
+          <w:p w14:paraId="32956507" w14:textId="77777777" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de julho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956508" w14:textId="04A89049" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00B32044">
-[...75 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRPr="000E5618" w:rsidRDefault="0083566A" w:rsidP="0083566A">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="32956509" w14:textId="77777777" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="0083566A" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B277C4">
+            <w:r w:rsidR="00C95ACC" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de julho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295650A" w14:textId="51B404B4" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00B32044">
-[...75 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRPr="000E5618" w:rsidRDefault="0083566A" w:rsidP="0083566A">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3295650B" w14:textId="77777777" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="0083566A" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B277C4">
+            <w:r w:rsidR="00C95ACC" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de julho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295650C" w14:textId="02255279" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00B32044">
-[...75 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="0083566A" w:rsidRPr="000E5618" w:rsidRDefault="0083566A" w:rsidP="0083566A">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3295650D" w14:textId="77777777" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="0083566A" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00B277C4">
-[...84 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C95ACC" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de julho</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295650E" w14:textId="6CD9A0B4" w:rsidR="0083566A" w:rsidRPr="0007631C" w:rsidRDefault="00C95ACC" w:rsidP="0083566A">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00004BC3" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0083566A" w:rsidRPr="0007631C">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ª feira</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C44E7" w:rsidTr="0083566A">
+      <w:tr w:rsidR="009C44E7" w14:paraId="3295652A" w14:textId="77777777" w:rsidTr="0083566A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="0045591F" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956510" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="0045591F" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045591F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9.30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRDefault="00F26730" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956511" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRDefault="00F26730" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Português -91</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F26730" w:rsidRPr="000E5618" w:rsidRDefault="00F26730" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956512" w14:textId="77777777" w:rsidR="00F26730" w:rsidRDefault="00F26730" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PLNM-93/94</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="32956513" w14:textId="77777777" w:rsidR="00872EDB" w:rsidRDefault="00872EDB" w:rsidP="009C44E7">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32956514" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="00DC6157" w:rsidP="00872EDB">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prova oral*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1889" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956515" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Físico-Química</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956516" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> e prática</w:t>
             </w:r>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="00B277C4" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956517" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="00B277C4" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matemática -92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956518" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inglês</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956519" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita) Inglês</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295651A" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova oral)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295651B" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ciências Naturais</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295651C" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> e prática)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295651D" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Francês</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295651E" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita) Francês</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295651F" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova oral)</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="32956520" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRDefault="00C95ACC" w:rsidP="009C44E7">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32956521" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRDefault="00C95ACC" w:rsidP="00C95ACC">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Espanhol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956522" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRPr="00E92CE9" w:rsidRDefault="00C95ACC" w:rsidP="00C95ACC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF729A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(prova escrita)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956523" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRDefault="00C95ACC" w:rsidP="00C95ACC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Espanhol</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956524" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRDefault="00C95ACC" w:rsidP="00C95ACC">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034605F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(prova oral)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> *</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956527" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRPr="000E5618" w:rsidRDefault="00C95ACC" w:rsidP="00694436">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956528" w14:textId="77777777" w:rsidR="00C95ACC" w:rsidRPr="000E5618" w:rsidRDefault="00C95ACC" w:rsidP="00C95ACC">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Espanhol</w:t>
-[...42 lines deleted...]
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+              <w:t>CED</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32956529" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="00C95ACC" w:rsidP="00C95ACC">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0034605F">
-[...6 lines deleted...]
-              <w:t>(prova oral)</w:t>
+            <w:r w:rsidRPr="000E5618">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(prova </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> *</w:t>
+              <w:t>oral</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E5618">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C44E7" w:rsidTr="0083566A">
+      <w:tr w:rsidR="009C44E7" w14:paraId="32956539" w14:textId="77777777" w:rsidTr="0083566A">
         <w:trPr>
           <w:trHeight w:val="643"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1142" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="0045591F" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295652B" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="0045591F" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>14.30h</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="6D5FD488" w14:textId="77777777" w:rsidR="00694436" w:rsidRDefault="00694436" w:rsidP="009C44E7">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3295652C" w14:textId="40252DEE" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ed. Visual</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="33BFC233" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E5618">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(prova </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>prática</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E5618">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3295652D" w14:textId="77777777" w:rsidR="00694436" w:rsidRPr="000E5618" w:rsidRDefault="00694436" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1889" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3295652E" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+            <w:pPr>
+              <w:pStyle w:val="Cabealho"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">(prova </w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t>História</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="3295652F" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2189" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956530" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>OFA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956531" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova prática</w:t>
             </w:r>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956532" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ed. Física</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956533" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova prática)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956534" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Geografia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956535" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5618">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956536" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TIC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956537" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF729A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(prova escrita)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
-[...20 lines deleted...]
-          <w:p w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
+          <w:p w14:paraId="32956538" w14:textId="77777777" w:rsidR="009C44E7" w:rsidRPr="000E5618" w:rsidRDefault="009C44E7" w:rsidP="009C44E7">
             <w:pPr>
               <w:pStyle w:val="Cabealho"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Aharoni"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E5618">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A73D73" w:rsidRPr="00A73D73" w:rsidRDefault="00A73D73">
+    <w:p w14:paraId="3295653A" w14:textId="77777777" w:rsidR="00A73D73" w:rsidRPr="00A73D73" w:rsidRDefault="00A73D73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00021B2C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Afixação de pautas: </w:t>
       </w:r>
       <w:r w:rsidR="00B277C4">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00021B2C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="000B0871">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>agosto</w:t>
       </w:r>
       <w:r w:rsidR="00280AE6">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidRPr="00021B2C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Afixação dos resultados dos processos de reapreciação: </w:t>
       </w:r>
       <w:r w:rsidR="003573B2">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00B277C4">
+      <w:r w:rsidR="00C95ACC">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00021B2C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="000B0871">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>agosto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B1B99" w:rsidRPr="00FA0152" w:rsidRDefault="00A73D73" w:rsidP="00E65BE1">
+    <w:p w14:paraId="3295653B" w14:textId="77777777" w:rsidR="003B1B99" w:rsidRPr="00FA0152" w:rsidRDefault="00A73D73" w:rsidP="00E65BE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062414C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> Só alunos autopropostos </w:t>
       </w:r>
       <w:r w:rsidR="007F19CE">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>e/ou retidos por faltas</w:t>
       </w:r>
       <w:r w:rsidR="000E5618">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> / Decorrem 30 minutos após o término da prova escrita</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003B1B99" w:rsidRPr="00FA0152" w:rsidSect="00FA0152">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="454" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aharoni">
     <w:charset w:val="B1"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000801" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000020" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41692771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D408CF2"/>
     <w:lvl w:ilvl="0" w:tplc="08160001">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5829,775 +4914,742 @@
     <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1878347746">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D418FC"/>
+    <w:rsid w:val="00004BC3"/>
     <w:rsid w:val="00021B2C"/>
     <w:rsid w:val="00054F64"/>
     <w:rsid w:val="0006566C"/>
+    <w:rsid w:val="00071163"/>
+    <w:rsid w:val="0007631C"/>
     <w:rsid w:val="000A10AE"/>
     <w:rsid w:val="000A1AEC"/>
     <w:rsid w:val="000B0871"/>
     <w:rsid w:val="000D78D5"/>
     <w:rsid w:val="000E5618"/>
     <w:rsid w:val="001B58F8"/>
     <w:rsid w:val="001C7744"/>
     <w:rsid w:val="001D25B0"/>
     <w:rsid w:val="00232B4C"/>
     <w:rsid w:val="00280AE6"/>
+    <w:rsid w:val="002844F1"/>
     <w:rsid w:val="002C285A"/>
     <w:rsid w:val="002C763B"/>
     <w:rsid w:val="0035577A"/>
     <w:rsid w:val="003573B2"/>
     <w:rsid w:val="003679BF"/>
     <w:rsid w:val="0037024C"/>
     <w:rsid w:val="003B1B99"/>
     <w:rsid w:val="00404AD2"/>
     <w:rsid w:val="004056E5"/>
     <w:rsid w:val="0043546F"/>
     <w:rsid w:val="0045591F"/>
     <w:rsid w:val="00481F11"/>
     <w:rsid w:val="00485935"/>
     <w:rsid w:val="004953F0"/>
     <w:rsid w:val="004F11B4"/>
     <w:rsid w:val="00505388"/>
     <w:rsid w:val="00527D62"/>
     <w:rsid w:val="005647EE"/>
     <w:rsid w:val="0058693D"/>
     <w:rsid w:val="00615276"/>
     <w:rsid w:val="0062414C"/>
     <w:rsid w:val="00642690"/>
     <w:rsid w:val="0065674E"/>
     <w:rsid w:val="00665AEC"/>
     <w:rsid w:val="00687203"/>
+    <w:rsid w:val="00693933"/>
+    <w:rsid w:val="00694436"/>
     <w:rsid w:val="006E214A"/>
     <w:rsid w:val="00747105"/>
     <w:rsid w:val="007C5A05"/>
     <w:rsid w:val="007D4BA4"/>
     <w:rsid w:val="007F19CE"/>
     <w:rsid w:val="00832D0E"/>
     <w:rsid w:val="00833791"/>
     <w:rsid w:val="0083566A"/>
+    <w:rsid w:val="00872EDB"/>
     <w:rsid w:val="008863F5"/>
+    <w:rsid w:val="00893403"/>
     <w:rsid w:val="008B1EAC"/>
+    <w:rsid w:val="0093559C"/>
     <w:rsid w:val="00954E59"/>
     <w:rsid w:val="00985D04"/>
     <w:rsid w:val="00987535"/>
     <w:rsid w:val="00987790"/>
     <w:rsid w:val="009A496E"/>
     <w:rsid w:val="009C44E7"/>
     <w:rsid w:val="009E5228"/>
     <w:rsid w:val="00A34166"/>
     <w:rsid w:val="00A655E1"/>
     <w:rsid w:val="00A66E0E"/>
     <w:rsid w:val="00A73D73"/>
     <w:rsid w:val="00A813BE"/>
     <w:rsid w:val="00A95B12"/>
     <w:rsid w:val="00AC1B65"/>
     <w:rsid w:val="00AE7914"/>
     <w:rsid w:val="00B15987"/>
     <w:rsid w:val="00B277C4"/>
-    <w:rsid w:val="00B32044"/>
     <w:rsid w:val="00B442F3"/>
     <w:rsid w:val="00B77817"/>
     <w:rsid w:val="00B85CB4"/>
     <w:rsid w:val="00BA5F38"/>
     <w:rsid w:val="00C211B2"/>
     <w:rsid w:val="00C76169"/>
     <w:rsid w:val="00C867A7"/>
+    <w:rsid w:val="00C95ACC"/>
     <w:rsid w:val="00CA15AB"/>
     <w:rsid w:val="00CC6C58"/>
     <w:rsid w:val="00D418FC"/>
     <w:rsid w:val="00D44D98"/>
     <w:rsid w:val="00D707C0"/>
-    <w:rsid w:val="00D96DAC"/>
     <w:rsid w:val="00DA77E0"/>
+    <w:rsid w:val="00DC6157"/>
     <w:rsid w:val="00DF5197"/>
     <w:rsid w:val="00DF7BD0"/>
+    <w:rsid w:val="00E03A0E"/>
     <w:rsid w:val="00E2634E"/>
     <w:rsid w:val="00E42C0B"/>
     <w:rsid w:val="00E470F5"/>
     <w:rsid w:val="00E57F34"/>
     <w:rsid w:val="00E65BE1"/>
     <w:rsid w:val="00E80890"/>
     <w:rsid w:val="00E92CE9"/>
     <w:rsid w:val="00EA7804"/>
     <w:rsid w:val="00EB32E4"/>
     <w:rsid w:val="00EE4525"/>
     <w:rsid w:val="00F10987"/>
+    <w:rsid w:val="00F15DB6"/>
     <w:rsid w:val="00F26730"/>
     <w:rsid w:val="00F32B85"/>
     <w:rsid w:val="00FA0152"/>
+    <w:rsid w:val="00FD7AE5"/>
     <w:rsid w:val="00FE1664"/>
     <w:rsid w:val="00FF6F17"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="32956482"/>
+  <w15:docId w15:val="{0FD32E8B-976C-4E7F-81E7-353B220287E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...428 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D418FC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoCarcter"/>
+    <w:link w:val="CabealhoCarter"/>
     <w:rsid w:val="00D418FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoCarcter">
-    <w:name w:val="Cabeçalho Carácter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoCarter">
+    <w:name w:val="Cabeçalho Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="Cabealho"/>
     <w:rsid w:val="00D418FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodebaloCarcter"/>
+    <w:link w:val="TextodebaloCarter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D418FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloCarcter">
-    <w:name w:val="Texto de balão Carácter"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloCarter">
+    <w:name w:val="Texto de balão Caráter"/>
     <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D418FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelacomgrelha">
+  <w:style w:type="table" w:styleId="TabelacomGrelha">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0045591F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0062414C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6844,66 +5896,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>310</Words>
-  <Characters>1676</Characters>
+  <Words>333</Words>
+  <Characters>1663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>207</Lines>
+  <Paragraphs>142</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1983</CharactersWithSpaces>
+  <CharactersWithSpaces>1854</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>10008p</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>